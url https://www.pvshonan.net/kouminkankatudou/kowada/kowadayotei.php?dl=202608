--- v0 (2026-06-30)
+++ v1 (2026-08-25)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="小和田公民館サークル予定表2026年8月分" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="57">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="56">
   <si>
     <t>小和田公民館サークル予定表</t>
   </si>
   <si>
     <t>2026年8月分</t>
   </si>
   <si>
     <t>サークル</t>
   </si>
   <si>
     <t>日</t>
   </si>
   <si>
     <t>時 　間</t>
   </si>
   <si>
     <t>講　座　内　容</t>
   </si>
   <si>
     <t>講 師</t>
   </si>
   <si>
     <t>サ ブ 講 師</t>
   </si>
   <si>
@@ -120,53 +120,50 @@
     <t>8/4(火)</t>
   </si>
   <si>
     <t>13:15～15:45</t>
   </si>
   <si>
     <t>兵金山会館 1</t>
   </si>
   <si>
     <t>横溝</t>
   </si>
   <si>
     <t>8/18(火)</t>
   </si>
   <si>
     <t>兵金山会館 8</t>
   </si>
   <si>
     <t>PCメイト</t>
   </si>
   <si>
     <t>8/7(金)</t>
   </si>
   <si>
     <t>小和田公民館 5</t>
-  </si>
-[...1 lines deleted...]
-    <t>来田</t>
   </si>
   <si>
     <t>8/21(金)</t>
   </si>
   <si>
     <t>小和田公民館 11</t>
   </si>
   <si>
     <t>WEBサークル</t>
   </si>
   <si>
     <t>8/10(月)</t>
   </si>
   <si>
     <t>9:30～12:00</t>
   </si>
   <si>
     <t>Web講座 7</t>
   </si>
   <si>
     <t>鈴木洋</t>
   </si>
   <si>
     <t>8/24(月)</t>
   </si>
@@ -756,202 +753,202 @@
         <v>28</v>
       </c>
       <c r="D11" s="2" t="s">
         <v>32</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>30</v>
       </c>
       <c r="F11" s="2"/>
       <c r="G11" s="2"/>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="2" t="s">
         <v>33</v>
       </c>
       <c r="B12" s="2" t="s">
         <v>34</v>
       </c>
       <c r="C12" s="2" t="s">
         <v>14</v>
       </c>
       <c r="D12" s="2" t="s">
         <v>35</v>
       </c>
       <c r="E12" s="2" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="F12" s="2"/>
       <c r="G12" s="2"/>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="2" t="s">
         <v>33</v>
       </c>
       <c r="B13" s="2" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="C13" s="2" t="s">
         <v>14</v>
       </c>
       <c r="D13" s="2" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="E13" s="2" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="F13" s="2"/>
       <c r="G13" s="2"/>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" s="2" t="s">
+        <v>38</v>
+      </c>
+      <c r="B14" s="2" t="s">
         <v>39</v>
       </c>
-      <c r="B14" s="2" t="s">
+      <c r="C14" s="2" t="s">
         <v>40</v>
       </c>
-      <c r="C14" s="2" t="s">
+      <c r="D14" s="2" t="s">
         <v>41</v>
       </c>
-      <c r="D14" s="2" t="s">
+      <c r="E14" s="2" t="s">
         <v>42</v>
-      </c>
-[...1 lines deleted...]
-        <v>43</v>
       </c>
       <c r="F14" s="2"/>
       <c r="G14" s="2"/>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" s="2" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="B15" s="2" t="s">
+        <v>43</v>
+      </c>
+      <c r="C15" s="2" t="s">
+        <v>40</v>
+      </c>
+      <c r="D15" s="2" t="s">
         <v>44</v>
       </c>
-      <c r="C15" s="2" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E15" s="2" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="F15" s="2"/>
       <c r="G15" s="2"/>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" s="2" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="B16" s="2" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="2" t="s">
         <v>28</v>
       </c>
       <c r="D16" s="2" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="E16" s="2" t="s">
-        <v>36</v>
+        <v>22</v>
       </c>
       <c r="F16" s="2"/>
       <c r="G16" s="2"/>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" s="2" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="B17" s="2" t="s">
         <v>23</v>
       </c>
       <c r="C17" s="2" t="s">
         <v>28</v>
       </c>
       <c r="D17" s="2" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="E17" s="2" t="s">
-        <v>36</v>
+        <v>30</v>
       </c>
       <c r="F17" s="2"/>
       <c r="G17" s="2"/>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" s="2" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="B18" s="2" t="s">
         <v>17</v>
       </c>
       <c r="C18" s="2" t="s">
         <v>28</v>
       </c>
       <c r="D18" s="2" t="s">
+        <v>49</v>
+      </c>
+      <c r="E18" s="2" t="s">
         <v>50</v>
-      </c>
-[...1 lines deleted...]
-        <v>51</v>
       </c>
       <c r="F18" s="2"/>
       <c r="G18" s="2"/>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="2" t="s">
+        <v>51</v>
+      </c>
+      <c r="B19" s="2" t="s">
         <v>52</v>
       </c>
-      <c r="B19" s="2" t="s">
+      <c r="C19" s="2" t="s">
+        <v>40</v>
+      </c>
+      <c r="D19" s="2" t="s">
         <v>53</v>
-      </c>
-[...4 lines deleted...]
-        <v>54</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>22</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>25</v>
       </c>
       <c r="G19" s="2"/>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" s="2" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="B20" s="2" t="s">
+        <v>54</v>
+      </c>
+      <c r="C20" s="2" t="s">
+        <v>40</v>
+      </c>
+      <c r="D20" s="2" t="s">
         <v>55</v>
-      </c>
-[...4 lines deleted...]
-        <v>56</v>
       </c>
       <c r="E20" s="2" t="s">
         <v>22</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>25</v>
       </c>
       <c r="G20" s="2"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:B1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>