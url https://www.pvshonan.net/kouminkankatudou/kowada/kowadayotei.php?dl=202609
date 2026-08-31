--- v0 (2026-07-17)
+++ v1 (2026-08-31)
@@ -83,51 +83,51 @@
   <si>
     <t>9/18(金)</t>
   </si>
   <si>
     <t>小和田公民館 12</t>
   </si>
   <si>
     <t>井崎</t>
   </si>
   <si>
     <t>かもめ会</t>
   </si>
   <si>
     <t>9/9(水)</t>
   </si>
   <si>
     <t>9:15～11:45</t>
   </si>
   <si>
     <t>小和田公民館 5</t>
   </si>
   <si>
     <t>谷田部</t>
   </si>
   <si>
-    <t>加藤</t>
+    <t>加藤昌</t>
   </si>
   <si>
     <t>9/30(水)</t>
   </si>
   <si>
     <t>小和田公民館 16</t>
   </si>
   <si>
     <t>フラワー会</t>
   </si>
   <si>
     <t>9/3(木)</t>
   </si>
   <si>
     <t>小和田公民館 2</t>
   </si>
   <si>
     <t>小松</t>
   </si>
   <si>
     <t>9/17(木)</t>
   </si>
   <si>
     <t>小和田公民館 9</t>
   </si>