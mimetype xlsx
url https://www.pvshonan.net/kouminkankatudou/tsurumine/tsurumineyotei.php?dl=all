--- v0 (2026-04-30)
+++ v1 (2026-06-14)
@@ -12,176 +12,152 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="鶴嶺公民館サークル予定表" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="46">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="38">
   <si>
     <t>鶴嶺公民館サークル予定表</t>
   </si>
   <si>
-    <t>2026年4月分</t>
+    <t>2026年6月分</t>
   </si>
   <si>
     <t>サークル</t>
   </si>
   <si>
     <t>日</t>
   </si>
   <si>
     <t>時 　間</t>
   </si>
   <si>
     <t>講　座　内　容</t>
   </si>
   <si>
     <t>講 師</t>
   </si>
   <si>
     <t>サブ講師</t>
   </si>
   <si>
     <t>備考</t>
   </si>
   <si>
     <t>鶴嶺PC</t>
   </si>
   <si>
-    <t>4/14(火)</t>
+    <t>6/9(火)</t>
   </si>
   <si>
     <t xml:space="preserve"> 9:30～12:00</t>
   </si>
   <si>
-    <t>鈴木洋</t>
+    <t>酒井</t>
+  </si>
+  <si>
+    <t>田中</t>
+  </si>
+  <si>
+    <t>学習室２</t>
+  </si>
+  <si>
+    <t>6/23(火)</t>
+  </si>
+  <si>
+    <t>河浪</t>
+  </si>
+  <si>
+    <t>浜之郷PC</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 14:00～16:00</t>
   </si>
   <si>
     <t>関山</t>
   </si>
   <si>
-    <t>学習室２</t>
-[...16 lines deleted...]
-  <si>
     <t>SOS</t>
   </si>
   <si>
-    <t>4/7(火)</t>
+    <t>6/2(火)</t>
   </si>
   <si>
     <t xml:space="preserve"> 13:30～16:00</t>
   </si>
   <si>
     <t>竹内精、河浪</t>
   </si>
   <si>
-    <t>2026年5月分</t>
-[...2 lines deleted...]
-    <t>5/12(火)</t>
+    <t>2026年7月分</t>
+  </si>
+  <si>
+    <t>7/14(火)</t>
   </si>
   <si>
     <t>加藤昌</t>
   </si>
   <si>
-    <t>5/26(火)</t>
+    <t>7/28(火)</t>
+  </si>
+  <si>
+    <t>メモ帳作成</t>
   </si>
   <si>
     <t>竹内精</t>
   </si>
   <si>
+    <t>7/7(火)</t>
+  </si>
+  <si>
+    <t>2026年8月分</t>
+  </si>
+  <si>
+    <t>(火)</t>
+  </si>
+  <si>
     <t>休講</t>
-  </si>
-[...34 lines deleted...]
-    <t>(火)</t>
   </si>
   <si>
     <t>2026年9月分</t>
   </si>
   <si>
     <t>9/8(火)</t>
   </si>
   <si>
     <t>9/22(火)</t>
   </si>
   <si>
     <t>9/1(火)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -519,51 +495,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G63"/>
+  <dimension ref="A1:G41"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="18.333333333333" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="18.333333333333" customWidth="true" style="0"/>
     <col min="4" max="4" width="36.666666666667" customWidth="true" style="0"/>
     <col min="5" max="5" width="11.666666666667" customWidth="true" style="0"/>
     <col min="6" max="6" width="16.666666666667" customWidth="true" style="0"/>
     <col min="7" max="7" width="23.333333333333" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:7">
       <c r="A2" s="1" t="s">
         <v>1</v>
       </c>
@@ -727,607 +703,359 @@
       </c>
       <c r="C15" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D15" s="2"/>
       <c r="E15" s="2" t="s">
         <v>12</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>26</v>
       </c>
       <c r="G15" s="2" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" s="2" t="s">
         <v>9</v>
       </c>
       <c r="B16" s="2" t="s">
         <v>27</v>
       </c>
       <c r="C16" s="2" t="s">
         <v>11</v>
       </c>
-      <c r="D16" s="2"/>
+      <c r="D16" s="2" t="s">
+        <v>28</v>
+      </c>
       <c r="E16" s="2" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="F16" s="2" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="G16" s="2" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B17" s="2" t="s">
         <v>25</v>
       </c>
       <c r="C17" s="2" t="s">
         <v>18</v>
       </c>
       <c r="D17" s="2"/>
       <c r="E17" s="2" t="s">
         <v>19</v>
       </c>
       <c r="F17" s="2"/>
       <c r="G17" s="2" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B18" s="2" t="s">
         <v>27</v>
       </c>
       <c r="C18" s="2" t="s">
         <v>18</v>
       </c>
-      <c r="D18" s="2"/>
+      <c r="D18" s="2" t="s">
+        <v>28</v>
+      </c>
       <c r="E18" s="2" t="s">
         <v>19</v>
       </c>
       <c r="F18" s="2"/>
       <c r="G18" s="2" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="2" t="s">
         <v>20</v>
       </c>
-      <c r="B19" s="2"/>
-      <c r="C19" s="2"/>
+      <c r="B19" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="C19" s="2" t="s">
+        <v>22</v>
+      </c>
       <c r="D19" s="2"/>
       <c r="E19" s="2"/>
-      <c r="F19" s="2"/>
+      <c r="F19" s="2" t="s">
+        <v>23</v>
+      </c>
       <c r="G19" s="2" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" s="1" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B25" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C25" s="3" t="s">
         <v>4</v>
       </c>
       <c r="D25" s="3" t="s">
         <v>5</v>
       </c>
       <c r="E25" s="3" t="s">
         <v>6</v>
       </c>
       <c r="F25" s="3" t="s">
         <v>7</v>
       </c>
       <c r="G25" s="3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26" s="2" t="s">
         <v>9</v>
       </c>
       <c r="B26" s="2" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="C26" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D26" s="2"/>
-      <c r="E26" s="2" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="E26" s="2"/>
+      <c r="F26" s="2"/>
       <c r="G26" s="2" t="s">
-        <v>14</v>
+        <v>33</v>
       </c>
     </row>
     <row r="27" spans="1:7">
       <c r="A27" s="2" t="s">
         <v>9</v>
       </c>
       <c r="B27" s="2" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="C27" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D27" s="2"/>
-      <c r="E27" s="2" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="E27" s="2"/>
+      <c r="F27" s="2"/>
       <c r="G27" s="2" t="s">
-        <v>14</v>
+        <v>33</v>
       </c>
     </row>
     <row r="28" spans="1:7">
       <c r="A28" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B28" s="2" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="C28" s="2" t="s">
         <v>18</v>
       </c>
       <c r="D28" s="2"/>
-      <c r="E28" s="2" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="E28" s="2"/>
       <c r="F28" s="2"/>
       <c r="G28" s="2" t="s">
-        <v>14</v>
+        <v>33</v>
       </c>
     </row>
     <row r="29" spans="1:7">
       <c r="A29" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B29" s="2" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="C29" s="2" t="s">
         <v>18</v>
       </c>
       <c r="D29" s="2"/>
-      <c r="E29" s="2" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="E29" s="2"/>
       <c r="F29" s="2"/>
       <c r="G29" s="2" t="s">
-        <v>14</v>
+        <v>33</v>
       </c>
     </row>
     <row r="30" spans="1:7">
       <c r="A30" s="2" t="s">
         <v>20</v>
       </c>
       <c r="B30" s="2" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="C30" s="2" t="s">
         <v>22</v>
       </c>
       <c r="D30" s="2"/>
       <c r="E30" s="2"/>
-      <c r="F30" s="2" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F30" s="2"/>
       <c r="G30" s="2" t="s">
-        <v>14</v>
+        <v>33</v>
       </c>
     </row>
     <row r="35" spans="1:7">
       <c r="A35" s="1" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
     </row>
     <row r="36" spans="1:7">
       <c r="A36" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B36" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C36" s="3" t="s">
         <v>4</v>
       </c>
       <c r="D36" s="3" t="s">
         <v>5</v>
       </c>
       <c r="E36" s="3" t="s">
         <v>6</v>
       </c>
       <c r="F36" s="3" t="s">
         <v>7</v>
       </c>
       <c r="G36" s="3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="37" spans="1:7">
       <c r="A37" s="2" t="s">
         <v>9</v>
       </c>
       <c r="B37" s="2" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="C37" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D37" s="2"/>
       <c r="E37" s="2" t="s">
         <v>19</v>
       </c>
       <c r="F37" s="2" t="s">
-        <v>26</v>
+        <v>13</v>
       </c>
       <c r="G37" s="2" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="38" spans="1:7">
       <c r="A38" s="2" t="s">
         <v>9</v>
       </c>
       <c r="B38" s="2" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="C38" s="2" t="s">
         <v>11</v>
       </c>
-      <c r="D38" s="2" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D38" s="2"/>
       <c r="E38" s="2" t="s">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="F38" s="2" t="s">
-        <v>28</v>
+        <v>16</v>
       </c>
       <c r="G38" s="2" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="39" spans="1:7">
       <c r="A39" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B39" s="2" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="C39" s="2" t="s">
         <v>18</v>
       </c>
       <c r="D39" s="2"/>
       <c r="E39" s="2" t="s">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="F39" s="2"/>
       <c r="G39" s="2" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="40" spans="1:7">
       <c r="A40" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B40" s="2" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="C40" s="2" t="s">
         <v>18</v>
       </c>
-      <c r="D40" s="2" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D40" s="2"/>
       <c r="E40" s="2" t="s">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="F40" s="2"/>
       <c r="G40" s="2" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="41" spans="1:7">
       <c r="A41" s="2" t="s">
         <v>20</v>
       </c>
       <c r="B41" s="2" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="C41" s="2" t="s">
         <v>22</v>
       </c>
       <c r="D41" s="2"/>
       <c r="E41" s="2"/>
       <c r="F41" s="2" t="s">
         <v>23</v>
       </c>
       <c r="G41" s="2" t="s">
-        <v>14</v>
-[...238 lines deleted...]
-      <c r="G63" s="2" t="s">
         <v>14</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:B1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>