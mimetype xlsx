--- v1 (2026-06-14)
+++ v2 (2026-07-30)
@@ -12,164 +12,194 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="鶴嶺公民館サークル予定表" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="38">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="48">
   <si>
     <t>鶴嶺公民館サークル予定表</t>
   </si>
   <si>
-    <t>2026年6月分</t>
+    <t>2026年7月分</t>
   </si>
   <si>
     <t>サークル</t>
   </si>
   <si>
     <t>日</t>
   </si>
   <si>
     <t>時 　間</t>
   </si>
   <si>
     <t>講　座　内　容</t>
   </si>
   <si>
     <t>講 師</t>
   </si>
   <si>
     <t>サブ講師</t>
   </si>
   <si>
     <t>備考</t>
   </si>
   <si>
     <t>鶴嶺PC</t>
   </si>
   <si>
-    <t>6/9(火)</t>
+    <t>7/14(火)</t>
   </si>
   <si>
     <t xml:space="preserve"> 9:30～12:00</t>
   </si>
   <si>
     <t>酒井</t>
   </si>
   <si>
+    <t>加藤昌</t>
+  </si>
+  <si>
+    <t>学習室２</t>
+  </si>
+  <si>
+    <t>7/28(火)</t>
+  </si>
+  <si>
+    <t>メモ帳作成</t>
+  </si>
+  <si>
+    <t>関山</t>
+  </si>
+  <si>
+    <t>竹内精</t>
+  </si>
+  <si>
+    <t>浜之郷PC</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 14:00～16:00</t>
+  </si>
+  <si>
+    <t>SOS</t>
+  </si>
+  <si>
+    <t>7/7(火)</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 13:30～16:00</t>
+  </si>
+  <si>
+    <t>竹内精、河浪</t>
+  </si>
+  <si>
+    <t>2026年8月分</t>
+  </si>
+  <si>
+    <t>(火)</t>
+  </si>
+  <si>
+    <t>休講</t>
+  </si>
+  <si>
+    <t>2026年9月分</t>
+  </si>
+  <si>
+    <t>9/8(火)</t>
+  </si>
+  <si>
     <t>田中</t>
   </si>
   <si>
-    <t>学習室２</t>
-[...2 lines deleted...]
-    <t>6/23(火)</t>
+    <t>9/22(火)</t>
   </si>
   <si>
     <t>河浪</t>
   </si>
   <si>
-    <t>浜之郷PC</t>
-[...58 lines deleted...]
-  <si>
     <t>9/1(火)</t>
+  </si>
+  <si>
+    <t>2026年10月分</t>
+  </si>
+  <si>
+    <t>10/6(火)</t>
+  </si>
+  <si>
+    <t>澤本</t>
+  </si>
+  <si>
+    <t>10/27(火)</t>
+  </si>
+  <si>
+    <t>鈴木洋</t>
+  </si>
+  <si>
+    <t>2026年11月分</t>
+  </si>
+  <si>
+    <t>11/10(火)</t>
+  </si>
+  <si>
+    <t>小松</t>
+  </si>
+  <si>
+    <t>11/17(火)</t>
+  </si>
+  <si>
+    <t>11/3(火)</t>
+  </si>
+  <si>
+    <t>2026年12月分</t>
+  </si>
+  <si>
+    <t>12/8(火)</t>
+  </si>
+  <si>
+    <t>12/22(火)</t>
+  </si>
+  <si>
+    <t>12/1(火)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -495,51 +525,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G41"/>
+  <dimension ref="A1:G63"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="18.333333333333" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="18.333333333333" customWidth="true" style="0"/>
     <col min="4" max="4" width="36.666666666667" customWidth="true" style="0"/>
     <col min="5" max="5" width="11.666666666667" customWidth="true" style="0"/>
     <col min="6" max="6" width="16.666666666667" customWidth="true" style="0"/>
     <col min="7" max="7" width="23.333333333333" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:7">
       <c r="A2" s="1" t="s">
         <v>1</v>
       </c>
@@ -576,486 +606,738 @@
       </c>
       <c r="C4" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D4" s="2"/>
       <c r="E4" s="2" t="s">
         <v>12</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>13</v>
       </c>
       <c r="G4" s="2" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" s="2" t="s">
         <v>9</v>
       </c>
       <c r="B5" s="2" t="s">
         <v>15</v>
       </c>
       <c r="C5" s="2" t="s">
         <v>11</v>
       </c>
-      <c r="D5" s="2"/>
+      <c r="D5" s="2" t="s">
+        <v>16</v>
+      </c>
       <c r="E5" s="2" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="F5" s="2" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="G5" s="2" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" s="2" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="B6" s="2" t="s">
         <v>10</v>
       </c>
       <c r="C6" s="2" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="D6" s="2"/>
       <c r="E6" s="2" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="F6" s="2"/>
       <c r="G6" s="2" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="2" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="B7" s="2" t="s">
         <v>15</v>
       </c>
       <c r="C7" s="2" t="s">
-        <v>18</v>
-[...1 lines deleted...]
-      <c r="D7" s="2"/>
+        <v>20</v>
+      </c>
+      <c r="D7" s="2" t="s">
+        <v>16</v>
+      </c>
       <c r="E7" s="2" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="F7" s="2"/>
       <c r="G7" s="2" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" s="2" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B8" s="2" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="C8" s="2" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="D8" s="2"/>
       <c r="E8" s="2"/>
       <c r="F8" s="2" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="G8" s="2" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="1" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>4</v>
       </c>
       <c r="D14" s="3" t="s">
         <v>5</v>
       </c>
       <c r="E14" s="3" t="s">
         <v>6</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>7</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" s="2" t="s">
         <v>9</v>
       </c>
       <c r="B15" s="2" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="C15" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D15" s="2"/>
-      <c r="E15" s="2" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="E15" s="2"/>
+      <c r="F15" s="2"/>
       <c r="G15" s="2" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" s="2" t="s">
         <v>9</v>
       </c>
       <c r="B16" s="2" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="C16" s="2" t="s">
         <v>11</v>
       </c>
-      <c r="D16" s="2" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="D16" s="2"/>
+      <c r="E16" s="2"/>
+      <c r="F16" s="2"/>
       <c r="G16" s="2" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" s="2" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="B17" s="2" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="C17" s="2" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="D17" s="2"/>
-      <c r="E17" s="2" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="E17" s="2"/>
       <c r="F17" s="2"/>
       <c r="G17" s="2" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" s="2" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="B18" s="2" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="C18" s="2" t="s">
-        <v>18</v>
-[...6 lines deleted...]
-      </c>
+        <v>20</v>
+      </c>
+      <c r="D18" s="2"/>
+      <c r="E18" s="2"/>
       <c r="F18" s="2"/>
       <c r="G18" s="2" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="2" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B19" s="2" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="C19" s="2" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="D19" s="2"/>
       <c r="E19" s="2"/>
-      <c r="F19" s="2" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F19" s="2"/>
       <c r="G19" s="2" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" s="1" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B25" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C25" s="3" t="s">
         <v>4</v>
       </c>
       <c r="D25" s="3" t="s">
         <v>5</v>
       </c>
       <c r="E25" s="3" t="s">
         <v>6</v>
       </c>
       <c r="F25" s="3" t="s">
         <v>7</v>
       </c>
       <c r="G25" s="3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26" s="2" t="s">
         <v>9</v>
       </c>
       <c r="B26" s="2" t="s">
-        <v>32</v>
+        <v>29</v>
       </c>
       <c r="C26" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D26" s="2"/>
-      <c r="E26" s="2"/>
-      <c r="F26" s="2"/>
+      <c r="E26" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="F26" s="2" t="s">
+        <v>30</v>
+      </c>
       <c r="G26" s="2" t="s">
-        <v>33</v>
+        <v>14</v>
       </c>
     </row>
     <row r="27" spans="1:7">
       <c r="A27" s="2" t="s">
         <v>9</v>
       </c>
       <c r="B27" s="2" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="C27" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D27" s="2"/>
-      <c r="E27" s="2"/>
-      <c r="F27" s="2"/>
+      <c r="E27" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="F27" s="2" t="s">
+        <v>32</v>
+      </c>
       <c r="G27" s="2" t="s">
-        <v>33</v>
+        <v>14</v>
       </c>
     </row>
     <row r="28" spans="1:7">
       <c r="A28" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="B28" s="2" t="s">
+        <v>29</v>
+      </c>
+      <c r="C28" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="D28" s="2"/>
+      <c r="E28" s="2" t="s">
         <v>17</v>
       </c>
-      <c r="B28" s="2" t="s">
-[...6 lines deleted...]
-      <c r="E28" s="2"/>
       <c r="F28" s="2"/>
       <c r="G28" s="2" t="s">
-        <v>33</v>
+        <v>14</v>
       </c>
     </row>
     <row r="29" spans="1:7">
       <c r="A29" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="B29" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="C29" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="D29" s="2"/>
+      <c r="E29" s="2" t="s">
         <v>17</v>
       </c>
-      <c r="B29" s="2" t="s">
-[...6 lines deleted...]
-      <c r="E29" s="2"/>
       <c r="F29" s="2"/>
       <c r="G29" s="2" t="s">
-        <v>33</v>
+        <v>14</v>
       </c>
     </row>
     <row r="30" spans="1:7">
       <c r="A30" s="2" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B30" s="2" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="C30" s="2" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="D30" s="2"/>
       <c r="E30" s="2"/>
-      <c r="F30" s="2"/>
+      <c r="F30" s="2" t="s">
+        <v>24</v>
+      </c>
       <c r="G30" s="2" t="s">
-        <v>33</v>
+        <v>14</v>
       </c>
     </row>
     <row r="35" spans="1:7">
       <c r="A35" s="1" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="36" spans="1:7">
       <c r="A36" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B36" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C36" s="3" t="s">
         <v>4</v>
       </c>
       <c r="D36" s="3" t="s">
         <v>5</v>
       </c>
       <c r="E36" s="3" t="s">
         <v>6</v>
       </c>
       <c r="F36" s="3" t="s">
         <v>7</v>
       </c>
       <c r="G36" s="3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="37" spans="1:7">
       <c r="A37" s="2" t="s">
         <v>9</v>
       </c>
       <c r="B37" s="2" t="s">
         <v>35</v>
       </c>
       <c r="C37" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D37" s="2"/>
       <c r="E37" s="2" t="s">
-        <v>19</v>
+        <v>36</v>
       </c>
       <c r="F37" s="2" t="s">
-        <v>13</v>
+        <v>30</v>
       </c>
       <c r="G37" s="2" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="38" spans="1:7">
       <c r="A38" s="2" t="s">
         <v>9</v>
       </c>
       <c r="B38" s="2" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="C38" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D38" s="2"/>
       <c r="E38" s="2" t="s">
-        <v>19</v>
+        <v>36</v>
       </c>
       <c r="F38" s="2" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="G38" s="2" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="39" spans="1:7">
       <c r="A39" s="2" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="B39" s="2" t="s">
         <v>35</v>
       </c>
       <c r="C39" s="2" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="D39" s="2"/>
       <c r="E39" s="2" t="s">
-        <v>19</v>
+        <v>38</v>
       </c>
       <c r="F39" s="2"/>
       <c r="G39" s="2" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="40" spans="1:7">
       <c r="A40" s="2" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="B40" s="2" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="C40" s="2" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="D40" s="2"/>
       <c r="E40" s="2" t="s">
-        <v>19</v>
+        <v>38</v>
       </c>
       <c r="F40" s="2"/>
       <c r="G40" s="2" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="41" spans="1:7">
       <c r="A41" s="2" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B41" s="2" t="s">
-        <v>37</v>
+        <v>26</v>
       </c>
       <c r="C41" s="2" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="D41" s="2"/>
       <c r="E41" s="2"/>
-      <c r="F41" s="2" t="s">
+      <c r="F41" s="2"/>
+      <c r="G41" s="2" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="46" spans="1:7">
+      <c r="A46" s="1" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="47" spans="1:7">
+      <c r="A47" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="B47" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="C47" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="D47" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="E47" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="F47" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="G47" s="3" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="48" spans="1:7">
+      <c r="A48" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="B48" s="2" t="s">
+        <v>40</v>
+      </c>
+      <c r="C48" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="D48" s="2"/>
+      <c r="E48" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="F48" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="G48" s="2" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="49" spans="1:7">
+      <c r="A49" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="B49" s="2" t="s">
+        <v>42</v>
+      </c>
+      <c r="C49" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="D49" s="2"/>
+      <c r="E49" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="F49" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="G49" s="2" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="50" spans="1:7">
+      <c r="A50" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="B50" s="2" t="s">
+        <v>40</v>
+      </c>
+      <c r="C50" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="D50" s="2"/>
+      <c r="E50" s="2" t="s">
+        <v>38</v>
+      </c>
+      <c r="F50" s="2"/>
+      <c r="G50" s="2" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="51" spans="1:7">
+      <c r="A51" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="B51" s="2" t="s">
+        <v>42</v>
+      </c>
+      <c r="C51" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="D51" s="2"/>
+      <c r="E51" s="2" t="s">
+        <v>38</v>
+      </c>
+      <c r="F51" s="2"/>
+      <c r="G51" s="2" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="52" spans="1:7">
+      <c r="A52" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="B52" s="2" t="s">
+        <v>43</v>
+      </c>
+      <c r="C52" s="2" t="s">
         <v>23</v>
       </c>
-      <c r="G41" s="2" t="s">
+      <c r="D52" s="2"/>
+      <c r="E52" s="2"/>
+      <c r="F52" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="G52" s="2" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="57" spans="1:7">
+      <c r="A57" s="1" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="58" spans="1:7">
+      <c r="A58" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="B58" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="C58" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="D58" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="E58" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="F58" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="G58" s="3" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="59" spans="1:7">
+      <c r="A59" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="B59" s="2" t="s">
+        <v>45</v>
+      </c>
+      <c r="C59" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="D59" s="2"/>
+      <c r="E59" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="F59" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="G59" s="2" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="60" spans="1:7">
+      <c r="A60" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="B60" s="2" t="s">
+        <v>46</v>
+      </c>
+      <c r="C60" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="D60" s="2"/>
+      <c r="E60" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="F60" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="G60" s="2" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="61" spans="1:7">
+      <c r="A61" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="B61" s="2" t="s">
+        <v>45</v>
+      </c>
+      <c r="C61" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="D61" s="2"/>
+      <c r="E61" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="F61" s="2"/>
+      <c r="G61" s="2" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="62" spans="1:7">
+      <c r="A62" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="B62" s="2" t="s">
+        <v>46</v>
+      </c>
+      <c r="C62" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="D62" s="2"/>
+      <c r="E62" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="F62" s="2"/>
+      <c r="G62" s="2" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="63" spans="1:7">
+      <c r="A63" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="B63" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="C63" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="D63" s="2"/>
+      <c r="E63" s="2"/>
+      <c r="F63" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="G63" s="2" t="s">
         <v>14</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:B1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>