--- v2 (2026-07-30)
+++ v3 (2026-09-13)
@@ -12,188 +12,167 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="鶴嶺公民館サークル予定表" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="48">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="41">
   <si>
     <t>鶴嶺公民館サークル予定表</t>
   </si>
   <si>
-    <t>2026年7月分</t>
+    <t>2026年9月分</t>
   </si>
   <si>
     <t>サークル</t>
   </si>
   <si>
     <t>日</t>
   </si>
   <si>
     <t>時 　間</t>
   </si>
   <si>
     <t>講　座　内　容</t>
   </si>
   <si>
     <t>講 師</t>
   </si>
   <si>
     <t>サブ講師</t>
   </si>
   <si>
     <t>備考</t>
   </si>
   <si>
     <t>鶴嶺PC</t>
   </si>
   <si>
-    <t>7/14(火)</t>
+    <t>9/8(火)</t>
   </si>
   <si>
     <t xml:space="preserve"> 9:30～12:00</t>
   </si>
   <si>
-    <t>酒井</t>
+    <t>関山</t>
+  </si>
+  <si>
+    <t>田中</t>
+  </si>
+  <si>
+    <t>学習室２</t>
+  </si>
+  <si>
+    <t>9/22(火)</t>
+  </si>
+  <si>
+    <t>河浪</t>
+  </si>
+  <si>
+    <t>浜之郷PC</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 14:00～16:00</t>
+  </si>
+  <si>
+    <t>SOS</t>
+  </si>
+  <si>
+    <t>9/1(火)</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 13:30～16:00</t>
+  </si>
+  <si>
+    <t>竹内精、河浪</t>
+  </si>
+  <si>
+    <t>2026年10月分</t>
+  </si>
+  <si>
+    <t>10/6(火)</t>
+  </si>
+  <si>
+    <t>澤本</t>
+  </si>
+  <si>
+    <t>10/27(火)</t>
+  </si>
+  <si>
+    <t>竹内精</t>
+  </si>
+  <si>
+    <t>鈴木洋</t>
+  </si>
+  <si>
+    <t>(火)</t>
+  </si>
+  <si>
+    <t>休講</t>
+  </si>
+  <si>
+    <t>2026年11月分</t>
+  </si>
+  <si>
+    <t>11/10(火)</t>
+  </si>
+  <si>
+    <t>小松</t>
+  </si>
+  <si>
+    <t>11/17(火)</t>
+  </si>
+  <si>
+    <t>11/3(火)</t>
+  </si>
+  <si>
+    <t>2026年12月分</t>
+  </si>
+  <si>
+    <t>12/8(火)</t>
   </si>
   <si>
     <t>加藤昌</t>
-  </si>
-[...94 lines deleted...]
-    <t>12/8(火)</t>
   </si>
   <si>
     <t>12/22(火)</t>
   </si>
   <si>
     <t>12/1(火)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
@@ -525,51 +504,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G63"/>
+  <dimension ref="A1:G41"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="18.333333333333" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="18.333333333333" customWidth="true" style="0"/>
     <col min="4" max="4" width="36.666666666667" customWidth="true" style="0"/>
     <col min="5" max="5" width="11.666666666667" customWidth="true" style="0"/>
     <col min="6" max="6" width="16.666666666667" customWidth="true" style="0"/>
     <col min="7" max="7" width="23.333333333333" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:7">
       <c r="A2" s="1" t="s">
         <v>1</v>
       </c>
@@ -606,738 +585,494 @@
       </c>
       <c r="C4" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D4" s="2"/>
       <c r="E4" s="2" t="s">
         <v>12</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>13</v>
       </c>
       <c r="G4" s="2" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" s="2" t="s">
         <v>9</v>
       </c>
       <c r="B5" s="2" t="s">
         <v>15</v>
       </c>
       <c r="C5" s="2" t="s">
         <v>11</v>
       </c>
-      <c r="D5" s="2" t="s">
+      <c r="D5" s="2"/>
+      <c r="E5" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="F5" s="2" t="s">
         <v>16</v>
-      </c>
-[...4 lines deleted...]
-        <v>18</v>
       </c>
       <c r="G5" s="2" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" s="2" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="B6" s="2" t="s">
         <v>10</v>
       </c>
       <c r="C6" s="2" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="D6" s="2"/>
       <c r="E6" s="2" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="F6" s="2"/>
       <c r="G6" s="2" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="2" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="B7" s="2" t="s">
         <v>15</v>
       </c>
       <c r="C7" s="2" t="s">
-        <v>20</v>
-[...3 lines deleted...]
-      </c>
+        <v>18</v>
+      </c>
+      <c r="D7" s="2"/>
       <c r="E7" s="2" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="F7" s="2"/>
       <c r="G7" s="2" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="B8" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="C8" s="2" t="s">
         <v>21</v>
-      </c>
-[...4 lines deleted...]
-        <v>23</v>
       </c>
       <c r="D8" s="2"/>
       <c r="E8" s="2"/>
       <c r="F8" s="2" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="G8" s="2" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="1" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>4</v>
       </c>
       <c r="D14" s="3" t="s">
         <v>5</v>
       </c>
       <c r="E14" s="3" t="s">
         <v>6</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>7</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" s="2" t="s">
         <v>9</v>
       </c>
       <c r="B15" s="2" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="C15" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D15" s="2"/>
-      <c r="E15" s="2"/>
-      <c r="F15" s="2"/>
+      <c r="E15" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="F15" s="2" t="s">
+        <v>13</v>
+      </c>
       <c r="G15" s="2" t="s">
-        <v>27</v>
+        <v>14</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" s="2" t="s">
         <v>9</v>
       </c>
       <c r="B16" s="2" t="s">
         <v>26</v>
       </c>
       <c r="C16" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D16" s="2"/>
-      <c r="E16" s="2"/>
-      <c r="F16" s="2"/>
+      <c r="E16" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="F16" s="2" t="s">
+        <v>27</v>
+      </c>
       <c r="G16" s="2" t="s">
-        <v>27</v>
+        <v>14</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" s="2" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="B17" s="2" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="C17" s="2" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="D17" s="2"/>
-      <c r="E17" s="2"/>
+      <c r="E17" s="2" t="s">
+        <v>28</v>
+      </c>
       <c r="F17" s="2"/>
       <c r="G17" s="2" t="s">
-        <v>27</v>
+        <v>14</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" s="2" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="B18" s="2" t="s">
         <v>26</v>
       </c>
       <c r="C18" s="2" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="D18" s="2"/>
-      <c r="E18" s="2"/>
+      <c r="E18" s="2" t="s">
+        <v>28</v>
+      </c>
       <c r="F18" s="2"/>
       <c r="G18" s="2" t="s">
-        <v>27</v>
+        <v>14</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="B19" s="2" t="s">
+        <v>29</v>
+      </c>
+      <c r="C19" s="2" t="s">
         <v>21</v>
-      </c>
-[...4 lines deleted...]
-        <v>23</v>
       </c>
       <c r="D19" s="2"/>
       <c r="E19" s="2"/>
       <c r="F19" s="2"/>
       <c r="G19" s="2" t="s">
-        <v>27</v>
+        <v>30</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" s="1" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B25" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C25" s="3" t="s">
         <v>4</v>
       </c>
       <c r="D25" s="3" t="s">
         <v>5</v>
       </c>
       <c r="E25" s="3" t="s">
         <v>6</v>
       </c>
       <c r="F25" s="3" t="s">
         <v>7</v>
       </c>
       <c r="G25" s="3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26" s="2" t="s">
         <v>9</v>
       </c>
       <c r="B26" s="2" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="C26" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D26" s="2"/>
       <c r="E26" s="2" t="s">
-        <v>17</v>
+        <v>33</v>
       </c>
       <c r="F26" s="2" t="s">
-        <v>30</v>
+        <v>13</v>
       </c>
       <c r="G26" s="2" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="27" spans="1:7">
       <c r="A27" s="2" t="s">
         <v>9</v>
       </c>
       <c r="B27" s="2" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="C27" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D27" s="2"/>
       <c r="E27" s="2" t="s">
-        <v>17</v>
+        <v>33</v>
       </c>
       <c r="F27" s="2" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="G27" s="2" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="28" spans="1:7">
       <c r="A28" s="2" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="B28" s="2" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="C28" s="2" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="D28" s="2"/>
       <c r="E28" s="2" t="s">
-        <v>17</v>
+        <v>28</v>
       </c>
       <c r="F28" s="2"/>
       <c r="G28" s="2" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="29" spans="1:7">
       <c r="A29" s="2" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="B29" s="2" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="C29" s="2" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="D29" s="2"/>
       <c r="E29" s="2" t="s">
-        <v>17</v>
+        <v>28</v>
       </c>
       <c r="F29" s="2"/>
       <c r="G29" s="2" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="30" spans="1:7">
       <c r="A30" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="B30" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="C30" s="2" t="s">
         <v>21</v>
-      </c>
-[...4 lines deleted...]
-        <v>23</v>
       </c>
       <c r="D30" s="2"/>
       <c r="E30" s="2"/>
       <c r="F30" s="2" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="G30" s="2" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="35" spans="1:7">
       <c r="A35" s="1" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
     </row>
     <row r="36" spans="1:7">
       <c r="A36" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B36" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C36" s="3" t="s">
         <v>4</v>
       </c>
       <c r="D36" s="3" t="s">
         <v>5</v>
       </c>
       <c r="E36" s="3" t="s">
         <v>6</v>
       </c>
       <c r="F36" s="3" t="s">
         <v>7</v>
       </c>
       <c r="G36" s="3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="37" spans="1:7">
       <c r="A37" s="2" t="s">
         <v>9</v>
       </c>
       <c r="B37" s="2" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="C37" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D37" s="2"/>
       <c r="E37" s="2" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="F37" s="2" t="s">
-        <v>30</v>
+        <v>38</v>
       </c>
       <c r="G37" s="2" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="38" spans="1:7">
       <c r="A38" s="2" t="s">
         <v>9</v>
       </c>
       <c r="B38" s="2" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="C38" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D38" s="2"/>
       <c r="E38" s="2" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="F38" s="2" t="s">
-        <v>18</v>
+        <v>27</v>
       </c>
       <c r="G38" s="2" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="39" spans="1:7">
       <c r="A39" s="2" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="B39" s="2" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="C39" s="2" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="D39" s="2"/>
       <c r="E39" s="2" t="s">
-        <v>38</v>
+        <v>12</v>
       </c>
       <c r="F39" s="2"/>
       <c r="G39" s="2" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="40" spans="1:7">
       <c r="A40" s="2" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="B40" s="2" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="C40" s="2" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="D40" s="2"/>
       <c r="E40" s="2" t="s">
-        <v>38</v>
+        <v>12</v>
       </c>
       <c r="F40" s="2"/>
       <c r="G40" s="2" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="41" spans="1:7">
       <c r="A41" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="B41" s="2" t="s">
+        <v>40</v>
+      </c>
+      <c r="C41" s="2" t="s">
         <v>21</v>
-      </c>
-[...4 lines deleted...]
-        <v>23</v>
       </c>
       <c r="D41" s="2"/>
       <c r="E41" s="2"/>
-      <c r="F41" s="2"/>
+      <c r="F41" s="2" t="s">
+        <v>22</v>
+      </c>
       <c r="G41" s="2" t="s">
-        <v>27</v>
-[...252 lines deleted...]
-      <c r="G63" s="2" t="s">
         <v>14</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:B1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>